--- v0 (2026-04-04)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Сервисные центры IRBIS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="671">
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>Ссылка на карту</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>DIAS</t>
   </si>
   <si>
     <t>ул. Казыбек би, д. 167/80, угол улицы Жумалиева</t>
   </si>
   <si>
@@ -110,68 +110,68 @@
   <si>
     <t>http://maps.yandex.ru/?text=56.8869129+60.618281199999956</t>
   </si>
   <si>
     <t>Биробиджан</t>
   </si>
   <si>
     <t>GSM-Сервис</t>
   </si>
   <si>
     <t>ул. Шолом-Алейхема, д. 12</t>
   </si>
   <si>
     <t>8-924-642-38-70</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=48.79101897732+132.93095469475</t>
   </si>
   <si>
     <t>Астрахань</t>
   </si>
   <si>
     <t>Hi-Tech service</t>
   </si>
   <si>
+    <t>ул. Звёздная, д. 7, кор. 4 - только приёмка</t>
+  </si>
+  <si>
+    <t>8 (8512) 238-315;; 8 (8512) 238-310;; 8 (8512) 238-311</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=46.327337+48.047004</t>
+  </si>
+  <si>
     <t>ул. Ташкентская, стр. 13А</t>
   </si>
   <si>
     <t>8 (8512) 23-83-10; ; 8 (8512) 23-83-11</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=46.343384+48.024052</t>
   </si>
   <si>
-    <t>ул. Звёздная, д. 7, кор. 4 - только приёмка</t>
-[...7 lines deleted...]
-  <si>
     <t>Тула</t>
   </si>
   <si>
     <t>Jet-Сервис</t>
   </si>
   <si>
     <t>пр-кт Ленина, д. 97</t>
   </si>
   <si>
     <t>8 (4872) 33-54-88; ; 8 (4872) 33-73-83</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.171591555035+37.594828605652</t>
   </si>
   <si>
     <t>Уральск</t>
   </si>
   <si>
     <t>Master GSM</t>
   </si>
   <si>
     <t>ул. М. Маметовой, д. 110</t>
   </si>
   <si>
     <t>8-7112-541-133; ; 8-7078-763-999</t>
@@ -212,51 +212,51 @@
   <si>
     <t>Архангельск</t>
   </si>
   <si>
     <t>Pro Service Arh</t>
   </si>
   <si>
     <t>ул. Комсомольская, д. 6, 2-й этаж</t>
   </si>
   <si>
     <t>8-953-269-13-13</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=64.561941+40.531590</t>
   </si>
   <si>
     <t>Липецк</t>
   </si>
   <si>
     <t>REGARD</t>
   </si>
   <si>
     <t>ул. Космонавтов, д. 3а</t>
   </si>
   <si>
-    <t>8 (4742) 51-72-80; ; 8 (4742) 51-72-52</t>
+    <t>8 (4742) 51-72-52</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=52.616647+39.58066899999994</t>
   </si>
   <si>
     <t>Канск</t>
   </si>
   <si>
     <t>ReStart</t>
   </si>
   <si>
     <t>ул. Московская, д. 55 (ЦУМ)</t>
   </si>
   <si>
     <t>8 (913) 033-00-03</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.204456569170155+95.70159715843192</t>
   </si>
   <si>
     <t>Владикавказ</t>
   </si>
   <si>
     <t>Rsotech</t>
   </si>
@@ -347,110 +347,101 @@
   <si>
     <t>Орёл</t>
   </si>
   <si>
     <t>АРС</t>
   </si>
   <si>
     <t>ул. Московская, д. 100</t>
   </si>
   <si>
     <t>8 (4862) 55-15-06; ; 8-953-812-00-77</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=52.976981+36.100758</t>
   </si>
   <si>
     <t>Петрозаводск</t>
   </si>
   <si>
     <t>АРТ-Мастер</t>
   </si>
   <si>
     <t>ул. Гоголя, д. 22</t>
   </si>
   <si>
-    <t>8 (8142) 59-33-50;; +8 (953) 546-12-56</t>
+    <t>8 (8142) 59-33-50;; 8 (953) 546-12-56</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=61.782874227826+34.359247684479</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
     <t>АСЦ "#РемонтЗдесь"</t>
   </si>
   <si>
     <t>ул. Революционная, д. 70П, офис 207</t>
   </si>
   <si>
     <t>8-927-692-42-23;; 8 (846) 957-84-07</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.207405+50.179083</t>
   </si>
   <si>
     <t>Калуга</t>
   </si>
   <si>
     <t>АСЦ "Alex-IT"</t>
   </si>
   <si>
     <t>ул. Максима Горького, д. 1а, оф. 3, третий этаж</t>
   </si>
   <si>
     <t>8-920-899-80-03</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.516527+36.277295</t>
   </si>
   <si>
     <t>Великий Новгород</t>
   </si>
   <si>
     <t>АСЦ "DEVICE"</t>
   </si>
   <si>
     <t>пр-кт Мира, д. 23/9</t>
   </si>
   <si>
     <t>8 (8162) 60-38-78</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=58.529600+31.232500</t>
   </si>
   <si>
-    <t>ул. Б. Санкт-Петербургская, д. 90</t>
-[...7 lines deleted...]
-  <si>
     <t>Армавир</t>
   </si>
   <si>
     <t>АСЦ "Electronic Service"</t>
   </si>
   <si>
     <t>ул. Мира, дом 55</t>
   </si>
   <si>
     <t>8-909-46-000-22</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=44.997674+41.128296</t>
   </si>
   <si>
     <t>Уфа</t>
   </si>
   <si>
     <t>АСЦ "General"</t>
   </si>
   <si>
     <t>ул. Менделеева, д. 153</t>
   </si>
   <si>
     <t>8 (347) 279-90-70</t>
@@ -491,93 +482,93 @@
   <si>
     <t>ул. Стофато, 5д</t>
   </si>
   <si>
     <t>8-953-259-99-33; ; 8 (3902) 32-99-33</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.700138+91.404056</t>
   </si>
   <si>
     <t>Красноярск</t>
   </si>
   <si>
     <t>АСЦ "SMS"</t>
   </si>
   <si>
     <t>ул. Алексеева, д. 22</t>
   </si>
   <si>
     <t>8 (391) 2-211-611; ; 8 (391) 241-79-39</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.052064+92.911519</t>
   </si>
   <si>
+    <t>АСЦ "The iStore"</t>
+  </si>
+  <si>
+    <t>ул. Советская, д. 66 - только приёмка</t>
+  </si>
+  <si>
+    <t>8-800-600-63-06 доб. 309</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=52.605856+39.577903</t>
+  </si>
+  <si>
     <t>Рязань</t>
   </si>
   <si>
-    <t>АСЦ "The iStore"</t>
-[...1 lines deleted...]
-  <si>
     <t>ул. Московское шоссе, д. 21 - только приёмка</t>
   </si>
   <si>
     <t>8-800-600-63-06 доб. 9</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.634359+39.688818</t>
   </si>
   <si>
-    <t>ул. Советская, д. 66 - только приёмка</t>
-[...7 lines deleted...]
-  <si>
     <t>Солнечный</t>
   </si>
   <si>
     <t>ул. Парковая, д. 3 - только приёмка</t>
   </si>
   <si>
     <t>8-800-600-63-06 доб. 306</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=51.788337+39.205273</t>
   </si>
   <si>
     <t>АСЦ "UIT"</t>
   </si>
   <si>
     <t>ул. Пушкина, д. 36, п. 5</t>
   </si>
   <si>
-    <t>8-930-701-66-44;; 8-930-702-66-44</t>
+    <t>8-930-701-66-44</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.296349+43.993069</t>
   </si>
   <si>
     <t>АСЦ "Zavada Service"</t>
   </si>
   <si>
     <t>Московский пр-кт, д. 137</t>
   </si>
   <si>
     <t>8-920-120-01-23</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=57.592105+39.863486</t>
   </si>
   <si>
     <t>Краснодар</t>
   </si>
   <si>
     <t>АСЦ "АйТи-Лаб"</t>
   </si>
   <si>
     <t>ул. им. Фёдора Лузана, д. 6</t>
   </si>
@@ -623,179 +614,194 @@
   <si>
     <t>ул. Уборевича, д. 20</t>
   </si>
   <si>
     <t>8 (423) 299-03-03</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=43.119359+131.891521</t>
   </si>
   <si>
     <t>Сыктывкар</t>
   </si>
   <si>
     <t>АСЦ "Атлант-Сервис"</t>
   </si>
   <si>
     <t>ул. Первомайская, д. 25, 4й этаж, пом. 413</t>
   </si>
   <si>
     <t>8 (8212) 249-236;; 8-904-102-91-39</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=61.673766+50.825691</t>
   </si>
   <si>
+    <t>Новокузнецк</t>
+  </si>
+  <si>
+    <t>АСЦ "Гранд"</t>
+  </si>
+  <si>
+    <t>пр-кт Пионерский, д. 25</t>
+  </si>
+  <si>
+    <t>8 (3843) 32-4000</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=53.760938+87.122641</t>
+  </si>
+  <si>
+    <t>ул. Запорожская, д. 69</t>
+  </si>
+  <si>
+    <t>8 (909) 511-54-54</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=53.769736+87.139736</t>
+  </si>
+  <si>
     <t>Прокопьевск</t>
   </si>
   <si>
-    <t>АСЦ "Гранд"</t>
-[...1 lines deleted...]
-  <si>
     <t>ул. Вокзальная, д. 50 - только приёмка</t>
   </si>
   <si>
     <t>8 (950) 570-97-11</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.90817000000001+86.74502099999995</t>
   </si>
   <si>
-    <t>Новокузнецк</t>
-[...19 lines deleted...]
-  <si>
     <t>Новомосковск</t>
   </si>
   <si>
     <t>АСЦ "Инфосервис"</t>
   </si>
   <si>
     <t>ул. Комсомольская, д. 28а</t>
   </si>
   <si>
     <t>8 (48762) 3-46-70</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.010231+38.286296</t>
   </si>
   <si>
     <t>Ставрополь</t>
   </si>
   <si>
     <t>АСЦ "К-Сервис"</t>
   </si>
   <si>
     <t>ул. Ленина, д. 468</t>
   </si>
   <si>
     <t>8 (8652) 567-095; ; 8-968-265-68-31</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=45.036400+41.920700</t>
   </si>
   <si>
+    <t>Саратов</t>
+  </si>
+  <si>
+    <t>АСЦ "Кванто-сервис"</t>
+  </si>
+  <si>
+    <t>ул. Московская, д. 57</t>
+  </si>
+  <si>
+    <t>8 (8452) 39-39-36</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=51.532908872589+46.038347482681</t>
+  </si>
+  <si>
     <t>Братск</t>
   </si>
   <si>
     <t>АСЦ "Компьютерная клиника №383"</t>
   </si>
   <si>
     <t>ул. Крупской, д. 21, оф. 1011</t>
   </si>
   <si>
     <t>8-902-514-06-31</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.174059+101.611370</t>
   </si>
   <si>
+    <t>Барнаул</t>
+  </si>
+  <si>
     <t>АСЦ "Компьютерные системы"</t>
   </si>
   <si>
+    <t>ул. Пионеров, д. 5</t>
+  </si>
+  <si>
+    <t>8 (3852) 35-95-15; ; 8-964-086-81-52</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=53.361834078522+83.768788576126</t>
+  </si>
+  <si>
+    <t>Томск</t>
+  </si>
+  <si>
+    <t>пр-т Фрунзе, д. 24 (левое крыло)</t>
+  </si>
+  <si>
+    <t>8-961-861-55-33</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=56.476548+84.959713</t>
+  </si>
+  <si>
+    <t>Кемерово</t>
+  </si>
+  <si>
+    <t>ул. Красная, д. 21</t>
+  </si>
+  <si>
+    <t>8-961-726-36-56</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=55.346754384821+86.086184978485</t>
+  </si>
+  <si>
     <t>проспект Металлургов, 41</t>
   </si>
   <si>
     <t>8-961-861-55-66</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.763509+87.117943</t>
   </si>
   <si>
-    <t>Барнаул</t>
-[...34 lines deleted...]
-  <si>
     <t>Северодвинск</t>
   </si>
   <si>
     <t>АСЦ "Ксервис"</t>
   </si>
   <si>
     <t>ул. Ломоносова, д. 73</t>
   </si>
   <si>
     <t>8 (8184) 50-15-77; ; 8-921-482-00-01</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=64.553108+39.800694</t>
   </si>
   <si>
     <t>Осинники</t>
   </si>
   <si>
     <t>АСЦ "Лидер"</t>
   </si>
   <si>
     <t>ул. Победы, д. 23</t>
   </si>
   <si>
     <t>8-951-164-06-06; ; 8 (3847) 142-127</t>
@@ -818,108 +824,108 @@
   <si>
     <t>http://maps.yandex.ru/?text=44.225622+42.054756</t>
   </si>
   <si>
     <t>Ростов-на-Дону</t>
   </si>
   <si>
     <t>АСЦ "Максим-Сервис"</t>
   </si>
   <si>
     <t>ул. Евдокимова, д. 37Г</t>
   </si>
   <si>
     <t>8 (863) 2-504-777</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=47.274457+39.714824</t>
   </si>
   <si>
     <t>Могилев</t>
   </si>
   <si>
     <t>АСЦ "Мастер тут"</t>
   </si>
   <si>
+    <t>ул. Гончарная, д. 2</t>
+  </si>
+  <si>
+    <t>375-222-727-211;; 375-295-777-530;; 375-447-040-006</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=53.880910+30.326513</t>
+  </si>
+  <si>
     <t>ул. Якубовского, д. 23</t>
   </si>
   <si>
     <t>375-222-330-088;; 375-447-340-088;; 375-333-361-729</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.917442+30.313847</t>
   </si>
   <si>
-    <t>ул. Гончарная, д. 2</t>
-[...7 lines deleted...]
-  <si>
     <t>Улан-Удэ</t>
   </si>
   <si>
     <t>АСЦ "Мастер"</t>
   </si>
   <si>
-    <t>ул. Краснофлотская, д. 40</t>
+    <t>ул. Краснофлотская, д. 40 - предварительно нужно позвонить</t>
   </si>
   <si>
     <t>8-950-390-16-30</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=51.813851+107.673822</t>
   </si>
   <si>
     <t>Череповец</t>
   </si>
   <si>
     <t>АСЦ "МастерБит"</t>
   </si>
   <si>
     <t>ул. М.Горького, д. 32, ТДЦ Этажи, 2й этаж</t>
   </si>
   <si>
     <t>8-981-420-77-74</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=59.132997+37.924850</t>
   </si>
   <si>
     <t>Борисоглебск</t>
   </si>
   <si>
     <t>АСЦ "МедиаСфера"</t>
   </si>
   <si>
     <t>ул. Советская, д. 32/1 - только приёмка</t>
   </si>
   <si>
-    <t>8-951-558-15-88</t>
+    <t>8 (4722) 380-901;; 8-952-424-24-99</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=51.368197+42.077366</t>
   </si>
   <si>
     <t>Кинешма</t>
   </si>
   <si>
     <t>АСЦ "Мир Техники"</t>
   </si>
   <si>
     <t>ул. Фрунзе, д. 1</t>
   </si>
   <si>
     <t>8 (49331) 56-985</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=57.445174+42.164826</t>
   </si>
   <si>
     <t>Омск</t>
   </si>
   <si>
     <t>АСЦ "Омтех"</t>
   </si>
@@ -1022,421 +1028,400 @@
   <si>
     <t>АСЦ "Сервис МВ"</t>
   </si>
   <si>
     <t>ул. Анджиевского, д. 138</t>
   </si>
   <si>
     <t>8 (87922) 3-04-70; ; 8-938-353-12-70</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=44.190297+43.137360</t>
   </si>
   <si>
     <t>АСЦ "Сервис-Юг"</t>
   </si>
   <si>
     <t>ул. Коммунаров, д. 183</t>
   </si>
   <si>
     <t>8 (918) 357-09-79</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=45.040018+38.979859</t>
   </si>
   <si>
+    <t>Оренбург</t>
+  </si>
+  <si>
+    <t>АСЦ "Сервисбыттехника"</t>
+  </si>
+  <si>
+    <t>улица Конституции СССР, д. 4</t>
+  </si>
+  <si>
+    <t>8 (3532) 66-30-66</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=51.829104+55.133472</t>
+  </si>
+  <si>
     <t>АСЦ "Сервисный центр CPI"</t>
   </si>
   <si>
     <t>ул. Франк-Каменецкого, д. 6</t>
   </si>
   <si>
     <t>8-902-513-51-77</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=52.291725+104.294099</t>
   </si>
   <si>
     <t>Сальск</t>
   </si>
   <si>
     <t>АСЦ "Сервисный центр ремонта и услуг "</t>
   </si>
   <si>
     <t>ул. Кирова, д. 23а</t>
   </si>
   <si>
     <t>8-928-122-46-36</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=46.473353+41.537461</t>
   </si>
   <si>
     <t>АСЦ "Сервисный центр"</t>
   </si>
   <si>
     <t>ул. Горловская, д. 12</t>
   </si>
   <si>
     <t>8 (831) 266-26-00</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.293886+44.008663</t>
   </si>
   <si>
+    <t>ул. Московская, д. 252/2</t>
+  </si>
+  <si>
+    <t>8-913-913-34-15</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=55.007452+82.968750</t>
+  </si>
+  <si>
     <t>Курск</t>
   </si>
   <si>
     <t>ул. Садовая, д. 5</t>
   </si>
   <si>
     <t>8 (4712) 51-45-75</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=51.742004711454+36.191883087158</t>
   </si>
   <si>
     <t>Казань</t>
   </si>
   <si>
     <t>ул. Маршала Чуйкова, д. 5</t>
   </si>
   <si>
     <t>8 (843) 203-55-10;; 8 (937) 585-10-10</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.83650611051+49.105968475342</t>
   </si>
   <si>
-    <t>ул. Московская, д. 252/2</t>
-[...7 lines deleted...]
-  <si>
     <t>Белгород</t>
   </si>
   <si>
     <t>улица Мичурина, 39А</t>
   </si>
   <si>
     <t>8-952-424-24-99</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=50.611662+36.582686</t>
   </si>
   <si>
     <t>Ульяновск</t>
   </si>
   <si>
     <t>АСЦ "Скала"</t>
   </si>
   <si>
     <t>ул. Марата, д. 43, корпус 1</t>
   </si>
   <si>
     <t>8 (960) 378-05-03</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.317810+48.387932</t>
   </si>
   <si>
+    <t>АСЦ "СМТел"</t>
+  </si>
+  <si>
+    <t>ул. Арзамасская, д. 3</t>
+  </si>
+  <si>
+    <t>8 (831) 220-32-77; ; 8 (831) 220-32-76</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=56.311376+43.985442</t>
+  </si>
+  <si>
     <t>Волгоград</t>
   </si>
   <si>
-    <t>АСЦ "СМТел"</t>
-[...1 lines deleted...]
-  <si>
     <t>пр-кт Ленина, д. 15</t>
   </si>
   <si>
     <t>8-962-760-01-04</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=48.708988+44.519104</t>
   </si>
   <si>
     <t>ул. Карла Либкнехта, д. 29/8</t>
   </si>
   <si>
     <t>8 (8422) 249-479; ; 8 (8422) 249-155</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.310163+48.394382</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://maps.yandex.ru/?text=56.311376+43.985442</t>
   </si>
   <si>
     <t>Коломна</t>
   </si>
   <si>
     <t>АСЦ "СотаGSMсервис"</t>
   </si>
   <si>
     <t>ул. Полянская, д. 25</t>
   </si>
   <si>
     <t>8-926-112-06-06; ; 8 (496) 6-100-511; ; 8-925-774-70-47</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.098537+38.779534</t>
   </si>
   <si>
     <t>Ухта</t>
   </si>
   <si>
     <t>АСЦ "Спутник"</t>
   </si>
   <si>
     <t>ул. Заводская, д. 3, павильон "Спутник"</t>
   </si>
   <si>
     <t>8 (8216) 74-13-13; ; 8-800-350-43-27 (доб.1)</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=63.564100+53.705555</t>
   </si>
   <si>
     <t>ул. Строительная, д. 2А
 ТРЦ "Ярмарка" 2-ой этаж (над фонтаном)</t>
   </si>
   <si>
     <t>8 (8216) 74-13-13; ; 8-800-350-43-27 (доб.2)</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=63.566863+53.706570</t>
   </si>
   <si>
+    <t>Выборг</t>
+  </si>
+  <si>
+    <t>пр-кт Ленина, д. 10</t>
+  </si>
+  <si>
+    <t>8-906-252-46-16</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=60.711860+28.743619</t>
+  </si>
+  <si>
     <t>ул. 40 лет Коми, д. 7</t>
   </si>
   <si>
     <t>8 (8216) 74-13-13; ; 8-800-350-43-27 (доб.0)</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=63.561757+53.678336</t>
   </si>
   <si>
-    <t>Выборг</t>
-[...10 lines deleted...]
-  <si>
     <t>АСЦ "СТ Сервис"</t>
   </si>
   <si>
+    <t>пр-кт Автомобилистов, д. 5А</t>
+  </si>
+  <si>
+    <t>8 (3012) 29-77-99</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=51.836672498942+107.6501262188</t>
+  </si>
+  <si>
     <t>ул. Борсоева, д. 7А</t>
   </si>
   <si>
-    <t>8 (3012) 29-77-99</t>
-[...1 lines deleted...]
-  <si>
     <t>http://maps.yandex.ru/?text=51.830846+107.592955</t>
   </si>
   <si>
-    <t>пр-кт Автомобилистов, д. 5А</t>
-[...2 lines deleted...]
-    <t>http://maps.yandex.ru/?text=51.836672498942+107.6501262188</t>
+    <t>Ангарск</t>
   </si>
   <si>
     <t>АСЦ "Телетон"</t>
   </si>
   <si>
+    <t>8 мкрн, дом 8-8А, второй подъезд, 3-й этаж - только приёмка</t>
+  </si>
+  <si>
+    <t>8 (3955) 56-03-90;; 8 (902) 176-09-96</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=52.514314+103.872960</t>
+  </si>
+  <si>
     <t>ул. Пискунова, д. 156</t>
   </si>
   <si>
     <t>8 (3952) 53-41-66</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=52.268871+104.340398</t>
   </si>
   <si>
-    <t>Ангарск</t>
-[...10 lines deleted...]
-  <si>
     <t>Владимир</t>
   </si>
   <si>
     <t>АСЦ "ТехноАрс"</t>
   </si>
   <si>
     <t>пр-кт Ленина, д. 42 (цокольный этаж)</t>
   </si>
   <si>
     <t>8-904-034-81-77</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.119218+40.357290</t>
   </si>
   <si>
-    <t>АСЦ "Теххаус"</t>
-[...34 lines deleted...]
-  <si>
     <t>АСЦ "Фолиум"</t>
   </si>
   <si>
     <t>ул. Космонавтов, д. 8</t>
   </si>
   <si>
     <t>8 (4742) 34-09-34</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=52.617662+39.580930</t>
   </si>
   <si>
     <t>АСЦ "Электрон"</t>
   </si>
   <si>
     <t>ул. Адмирала Кузнецова, д. 54</t>
   </si>
   <si>
     <t>8 (964) 440-39-99</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=43.122926+131.949256</t>
   </si>
   <si>
     <t>Бел-Сервис</t>
   </si>
   <si>
     <t>ул. Сумская, д. 22</t>
   </si>
   <si>
     <t>8 (4722) 255-777</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=50.604860843061+36.559973359108</t>
   </si>
   <si>
+    <t>Старый Оскол</t>
+  </si>
+  <si>
+    <t>микр-н Конева, д. 17</t>
+  </si>
+  <si>
+    <t>8 (4725) 426-052</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=51.308189147084+37.875870466232</t>
+  </si>
+  <si>
     <t>Белгородский пр-кт, д. 112</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=50.603373+36.584159</t>
   </si>
   <si>
-    <t>Старый Оскол</t>
-[...8 lines deleted...]
-    <t>http://maps.yandex.ru/?text=51.308189147084+37.875870466232</t>
+    <t>село Первомайский</t>
+  </si>
+  <si>
+    <t>БытТехСервис</t>
+  </si>
+  <si>
+    <t>ул. Оружейников, д. 1/2, пом. 2001</t>
+  </si>
+  <si>
+    <t>8 (3412) 655-644</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=56.865963+53.310943</t>
   </si>
   <si>
     <t>Ижевск</t>
   </si>
   <si>
-    <t>БытТехСервис</t>
-[...1 lines deleted...]
-  <si>
     <t>ул. Пушкинская, д. 136А</t>
   </si>
   <si>
-    <t>8 (3412) 655-644</t>
-[...1 lines deleted...]
-  <si>
     <t>http://maps.yandex.ru/?text=56.838307+53.217940</t>
   </si>
   <si>
-    <t>село Первомайский</t>
-[...7 lines deleted...]
-  <si>
     <t>Псков</t>
   </si>
   <si>
     <t>Всё для ПК</t>
   </si>
   <si>
-    <t>ул. Пароменская, д. 21/33</t>
+    <t>ул. Пароменская, д. 21/33 (для поиска адреса через яндекс-навигатор, нужно указывать ул. Петрова, д. 33)</t>
   </si>
   <si>
     <t>8 (8112) 56-22-44; ; 8-921-211-71-61</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=57.819516+28.315002999999933</t>
   </si>
   <si>
     <t>Калининград</t>
   </si>
   <si>
     <t>Евросвязь сервис</t>
   </si>
   <si>
     <t>ул. Георгия Димитрова, д. 51</t>
   </si>
   <si>
     <t>8 (4012) 93-45-44</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=54.724929992569+20.48039317131</t>
   </si>
   <si>
     <t>Чита</t>
   </si>
@@ -1566,74 +1551,62 @@
   <si>
     <t>http://maps.yandex.ru/?text=57.007769+40.973894</t>
   </si>
   <si>
     <t>Тихорецк</t>
   </si>
   <si>
     <t>Контакт</t>
   </si>
   <si>
     <t>п. Парковый, ул. Промышленная, д. 1Е</t>
   </si>
   <si>
     <t>8-928-666-86-68</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=45.837378+40.149555</t>
   </si>
   <si>
     <t>Пенза</t>
   </si>
   <si>
     <t>Максимум сервиса ПНЗ</t>
   </si>
   <si>
-    <t>ул. Карпинского, д. 45</t>
-[...8 lines deleted...]
-    <t>Бийск</t>
+    <t>ул. Володарского, д. 17</t>
+  </si>
+  <si>
+    <t>8 (8412) 20-60-90;; 8-904-264-01-66</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=53.189172+45.012755</t>
   </si>
   <si>
     <t>Мобилэнд сервис</t>
   </si>
   <si>
-    <t>ул. Васильева, д. 40</t>
-[...7 lines deleted...]
-  <si>
     <t>ул. Шумакова, д. 17а</t>
   </si>
   <si>
     <t>8-923-008-55-55;; 8-963-505-82-44</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.339188+83.678644</t>
   </si>
   <si>
     <t>Волгодонск</t>
   </si>
   <si>
     <t>Надёжный</t>
   </si>
   <si>
     <t>бульвар Великой Победы, д. 24</t>
   </si>
   <si>
     <t>8-928-113-21-28</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=47.515340+42.187787</t>
   </si>
   <si>
     <t>Орбита-сервис</t>
@@ -1758,65 +1731,50 @@
   <si>
     <t>http://maps.yandex.ru/?text=58.04959852465274+38.85042292308822</t>
   </si>
   <si>
     <t>Сервис №1</t>
   </si>
   <si>
     <t>ул. Дзержинского, д. 93</t>
   </si>
   <si>
     <t>8 (4712) 731-731</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=51.721497+36.168886</t>
   </si>
   <si>
     <t>ул. Радищева, д. 40</t>
   </si>
   <si>
     <t>8-951-089-40-40</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=51.735426+36.189952</t>
   </si>
   <si>
-    <t>Саратов</t>
-[...13 lines deleted...]
-  <si>
     <t>Стерлитамак</t>
   </si>
   <si>
     <t>Сервис-Технос</t>
   </si>
   <si>
     <t>ул. Худайбердина, д. 158</t>
   </si>
   <si>
     <t>8 (3473) 20-12-13</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=53.634428+55.921537</t>
   </si>
   <si>
     <t>Брянск</t>
   </si>
   <si>
     <t>СервисТел</t>
   </si>
   <si>
     <t>ул. Дуки, д. 75</t>
   </si>
   <si>
     <t>8 (4832) 40-50-50; ; 8 (953) 288-88-08</t>
@@ -1836,126 +1794,117 @@
   <si>
     <t>http://maps.yandex.ru/?text=54.186200+45.170742</t>
   </si>
   <si>
     <t>Курган</t>
   </si>
   <si>
     <t>СМС-Сервис</t>
   </si>
   <si>
     <t>6А мкрн, д. 11, офис 10</t>
   </si>
   <si>
     <t>8 (3522) 47-27-25</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.465036958091+65.284548997879</t>
   </si>
   <si>
     <t>Арзамас</t>
   </si>
   <si>
     <t>ССК-Сервис</t>
   </si>
   <si>
+    <t>пр-кт Ленина, д. 144, ТД "МИР"</t>
+  </si>
+  <si>
+    <t>8 (83147) 2-43-12</t>
+  </si>
+  <si>
+    <t>http://maps.yandex.ru/?text=55.39475086402217+43.82859749031104</t>
+  </si>
+  <si>
     <t>ул. Мира, д. 7</t>
   </si>
   <si>
     <t>8-904-042-00-08</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.40654536805062+43.84151500892642</t>
   </si>
   <si>
-    <t>пр-кт Ленина, д. 144, ТД "МИР"</t>
-[...7 lines deleted...]
-  <si>
     <t>Сарапул</t>
   </si>
   <si>
     <t>Телеателье Союз</t>
   </si>
   <si>
     <t>ул. Советская, д. 88</t>
   </si>
   <si>
     <t>8 (34147) 32-614; ; 8-912-452-91-50</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.478188+53.798063</t>
   </si>
   <si>
     <t>Тверь</t>
   </si>
   <si>
     <t>ТехАС</t>
   </si>
   <si>
     <t>ул. Свободный переулок, д. 9, подъезд 5 (БЦ Тверь-плаза)</t>
   </si>
   <si>
     <t>8 (4822) 415-205</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=56.857731+35.904018</t>
   </si>
   <si>
     <t>Киров</t>
   </si>
   <si>
     <t>Технополис</t>
   </si>
   <si>
     <t>ул. Воровского, д. 135В</t>
   </si>
   <si>
     <t>8 (8332) 25-59-59</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=58.598873853655+49.605771303177</t>
   </si>
   <si>
     <t>Гомель</t>
   </si>
   <si>
     <t>Техносити</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://maps.yandex.ru/?text=52.462432+30.987368</t>
   </si>
   <si>
     <t>ул. Гагарина, д. 20</t>
   </si>
   <si>
     <t>375(232) 20-20-30; ; 375 (29) 65-190-71</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=52.420349+31.006906</t>
   </si>
   <si>
     <t>Махачкала</t>
   </si>
   <si>
     <t>Фирма АС - Сервисный центр</t>
   </si>
   <si>
     <t>пр-кт Петра Первого, д. 21</t>
   </si>
   <si>
     <t>8 (8722) 78-02-06</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=42.973344+47.526008</t>
   </si>
@@ -2054,62 +2003,50 @@
   </si>
   <si>
     <t>ServiceNB</t>
   </si>
   <si>
     <t>ул. Нарвская, д. 15А, строение 5, помещение VII этаж 3 ком 1-5 7-11 9А 
  - только для юридических лиц</t>
   </si>
   <si>
     <t>8 (495) 984-06-02; ; 8 (800) 200-67-19</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.833894880271+37.501273341185424</t>
   </si>
   <si>
     <t>АСЦ "IREMZONA"</t>
   </si>
   <si>
     <t>ул. Вешняковская, д. 22А  - только для физических лиц</t>
   </si>
   <si>
     <t>8 (495) 210-05-51;; 8-985-210-05-51</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.720403+37.822137</t>
-  </si>
-[...10 lines deleted...]
-    <t>http://maps.yandex.ru/?text=55.745443+37.872451</t>
   </si>
   <si>
     <t>АСЦ "Компьютерная клиника 999"</t>
   </si>
   <si>
     <t>м. Алексеевская, ул. Бочкова, д. 9 - только для физических лиц</t>
   </si>
   <si>
     <t>8 (499) 444-99-65</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.810106+37.630553</t>
   </si>
   <si>
     <t>АСЦ "Ремонт бытовой техники"</t>
   </si>
   <si>
     <t>ул. Саянская, д. 7, к. 1 - только для физических лиц</t>
   </si>
   <si>
     <t>8 (495) 532-57-55</t>
   </si>
   <si>
     <t>http://maps.yandex.ru/?text=55.767853+37.831389</t>
   </si>
@@ -2447,61 +2384,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E155"/>
+  <dimension ref="A1:E149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="109.545" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="76.553" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
@@ -2906,2239 +2843,2137 @@
         <v>121</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>123</v>
       </c>
       <c r="B26" t="s">
         <v>124</v>
       </c>
       <c r="C26" t="s">
         <v>125</v>
       </c>
       <c r="D26" t="s">
         <v>126</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D27" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E27" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D28" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B31" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C31" t="s">
         <v>148</v>
       </c>
       <c r="D31" t="s">
         <v>149</v>
       </c>
       <c r="E31" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B32" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E32" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>154</v>
+        <v>63</v>
       </c>
       <c r="B33" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E33" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B34" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C34" t="s">
         <v>161</v>
       </c>
       <c r="D34" t="s">
         <v>162</v>
       </c>
       <c r="E34" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>164</v>
       </c>
       <c r="B35" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E35" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C36" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D36" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E36" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="B37" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C37" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D37" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E37" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="B38" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C38" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D38" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E38" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B39" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C39" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D39" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E39" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="B40" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C40" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D40" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E40" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
       <c r="B41" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C41" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D41" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E41" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B42" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C42" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D42" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E42" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B43" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C43" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D43" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E43" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B44" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C44" t="s">
         <v>205</v>
       </c>
       <c r="D44" t="s">
         <v>206</v>
       </c>
       <c r="E44" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>208</v>
       </c>
       <c r="B45" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C45" t="s">
         <v>209</v>
       </c>
       <c r="D45" t="s">
         <v>210</v>
       </c>
       <c r="E45" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B46" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="C46" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D46" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E46" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B47" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C47" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D47" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E47" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B48" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C48" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D48" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E48" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B49" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C49" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D49" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E49" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="B50" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C50" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D50" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E50" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B51" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C51" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D51" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E51" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B52" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C52" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D52" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E52" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C53" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D53" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E53" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B54" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C54" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D54" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E54" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B55" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C55" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D55" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E55" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B56" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C56" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D56" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E56" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B57" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C57" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D57" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E57" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B58" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C58" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D58" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E58" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B59" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C59" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D59" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E59" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B60" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C60" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D60" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E60" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B61" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C61" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D61" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E61" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B62" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C62" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D62" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E62" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B63" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C63" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D63" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E63" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B64" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C64" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D64" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E64" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>113</v>
       </c>
       <c r="B65" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C65" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D65" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E65" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B66" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C66" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D66" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E66" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B67" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C67" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D67" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E67" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B68" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C68" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D68" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E68" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B69" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C69" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D69" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E69" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B70" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C70" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D70" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E70" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B71" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C71" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D71" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E71" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C72" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="D72" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E72" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>338</v>
       </c>
       <c r="B73" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C73" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D73" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E73" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>340</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C74" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D74" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E74" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>141</v>
+        <v>347</v>
       </c>
       <c r="B75" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C75" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D75" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E75" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>349</v>
+        <v>138</v>
       </c>
       <c r="B76" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C76" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D76" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E76" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>353</v>
+        <v>53</v>
       </c>
       <c r="B77" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C77" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D77" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E77" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>53</v>
+        <v>359</v>
       </c>
       <c r="B78" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C78" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D78" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E78" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B79" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C79" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D79" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E79" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B80" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="C80" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D80" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="E80" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B81" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C81" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D81" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E81" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>364</v>
+        <v>138</v>
       </c>
       <c r="B82" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="C82" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D82" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="E82" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>141</v>
+        <v>380</v>
       </c>
       <c r="B83" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="C83" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D83" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E83" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="B84" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C84" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D84" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E84" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B85" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C85" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D85" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E85" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B86" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E86" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B87" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C87" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="D87" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="E87" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B88" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C88" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D88" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="E88" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>274</v>
+        <v>392</v>
       </c>
       <c r="B89" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="C89" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D89" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E89" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B90" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C90" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D90" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="E90" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>184</v>
+        <v>276</v>
       </c>
       <c r="B91" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C91" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D91" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E91" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B92" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C92" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="D92" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E92" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
+        <v>181</v>
+      </c>
+      <c r="B93" t="s">
         <v>414</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D93" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E93" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>421</v>
       </c>
       <c r="B94" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C94" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="D94" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E94" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>423</v>
+        <v>63</v>
       </c>
       <c r="B95" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="C95" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D95" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E95" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>427</v>
+        <v>190</v>
       </c>
       <c r="B96" t="s">
-        <v>419</v>
+        <v>430</v>
       </c>
       <c r="C96" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="D96" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="E96" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>63</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C97" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D97" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E97" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>193</v>
+        <v>438</v>
       </c>
       <c r="B98" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="C98" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D98" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E98" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="B99" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C99" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D99" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="E99" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>360</v>
+        <v>444</v>
       </c>
       <c r="B100" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C100" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="D100" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E100" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
+        <v>449</v>
+      </c>
+      <c r="B101" t="s">
         <v>445</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="D101" t="s">
         <v>447</v>
       </c>
       <c r="E101" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B102" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C102" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D102" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E102" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B103" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C103" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D103" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="E103" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B104" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C104" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="D104" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="E104" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="B105" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C105" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D105" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="E105" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B106" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="C106" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D106" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="E106" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>472</v>
+        <v>143</v>
       </c>
       <c r="B107" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C107" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D107" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E107" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B108" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C108" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="D108" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="E108" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>146</v>
+        <v>486</v>
       </c>
       <c r="B109" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="C109" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="D109" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="E109" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>486</v>
+        <v>258</v>
       </c>
       <c r="B110" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C110" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D110" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="E110" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B111" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C111" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="D111" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="E111" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>500</v>
       </c>
       <c r="B112" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C112" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D112" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="E112" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B113" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="C113" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D113" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="E113" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B114" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C114" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="D114" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="E114" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>510</v>
+        <v>232</v>
       </c>
       <c r="B115" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C115" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="D115" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="E115" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B116" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C116" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D116" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E116" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>520</v>
+        <v>324</v>
       </c>
       <c r="B117" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C117" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D117" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="E117" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>234</v>
+        <v>528</v>
       </c>
       <c r="B118" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="C118" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D118" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="E118" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>528</v>
+        <v>176</v>
       </c>
       <c r="B119" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C119" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="D119" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E119" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>322</v>
+        <v>537</v>
       </c>
       <c r="B120" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="C120" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="D120" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="E120" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="B121" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="C121" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D121" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E121" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="B122" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="C122" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="D122" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="E122" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B123" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="C123" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="D123" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="E123" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>551</v>
+        <v>319</v>
       </c>
       <c r="B124" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C124" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="D124" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="E124" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>20</v>
+        <v>560</v>
       </c>
       <c r="B125" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="C125" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="D125" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="E125" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>560</v>
+        <v>359</v>
       </c>
       <c r="B126" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="C126" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="D126" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="E126" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>359</v>
       </c>
       <c r="B127" t="s">
         <v>565</v>
       </c>
       <c r="C127" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D127" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="E127" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B128" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C128" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="D128" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="E128" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>349</v>
+        <v>577</v>
       </c>
       <c r="B129" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="C129" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D129" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E129" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>349</v>
+        <v>528</v>
       </c>
       <c r="B130" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="C130" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D130" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="E130" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="B131" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="C131" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="D131" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="E131" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B132" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="C132" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="D132" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="E132" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>591</v>
       </c>
       <c r="B133" t="s">
         <v>592</v>
       </c>
       <c r="C133" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D133" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E133" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>537</v>
+        <v>599</v>
       </c>
       <c r="B134" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C134" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="D134" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="E134" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B135" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="C135" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="D135" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="E135" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B136" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C136" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="D136" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="E136" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="B137" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="C137" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D137" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="E137" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="B138" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C138" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="D138" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="E138" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>618</v>
+        <v>181</v>
       </c>
       <c r="B139" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="C139" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="D139" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="E139" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>623</v>
+        <v>413</v>
       </c>
       <c r="B140" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C140" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="D140" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E140" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>628</v>
+        <v>217</v>
       </c>
       <c r="B141" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C141" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D141" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="E141" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="B142" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="C142" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D142" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="E142" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="B143" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="C143" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="D143" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="E143" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>184</v>
+        <v>641</v>
       </c>
       <c r="B144" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C144" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="D144" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="E144" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>410</v>
+        <v>650</v>
       </c>
       <c r="B145" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="C145" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="D145" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E145" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>220</v>
+        <v>650</v>
       </c>
       <c r="B146" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="C146" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="D146" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="E146" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B147" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="C147" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="D147" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="E147" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B148" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="C148" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="D148" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="E148" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B149" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="C149" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="D149" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="E149" t="s">
-        <v>666</v>
-[...12 lines deleted...]
-      <c r="D150" t="s">
         <v>670</v>
-      </c>
-[...86 lines deleted...]
-        <v>691</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">